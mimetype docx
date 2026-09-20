--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,9581 +1,1435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...11 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="27E9BFF3" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="56"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB37DE4" wp14:editId="22F1558B">
+            <wp:extent cx="6221994" cy="1587244"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="image1.png" descr="A boat in the water&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image1.png" descr="A boat in the water&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-[...4272 lines deleted...]
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId4"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6221994" cy="1587244"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+    </w:p>
+    <w:p w14:paraId="4D759DE6" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:bookmarkStart w:id="0" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Code of Conduct and discipline policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34376B7A" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00D64894"/>
+    <w:p w14:paraId="4D2308E0" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on the NFKCC constitution and Paddle UK template </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5418663F" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00D64894"/>
+    <w:p w14:paraId="471755CE" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve"> It is the policy of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>New Forest Kayak and Canoe club</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that all club members should show respect and understanding for each other and conduct themselves in a way that reflects the principles of the Club.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65438E49" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve"> The aim is for all paddlers to improve their skills and knowledge and have fun. Everyone involved in the Club should abide by the Club Rules and Policies outlined below.  If you are concerned that another member isn’t following the code of conduct, please pass on your concerns by email to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
           <w:rPr>
-            <w:b w:val="1"/>
-[...2 lines deleted...]
-            <w:szCs w:val="28"/>
+            <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">Microsoft Word - P3 - Paddle UK -Anti-Bullying-Policy-September-2023.docx</w:t>
+          <w:t>club chair</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+    </w:p>
+    <w:p w14:paraId="6BB6672D" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Paddlers should</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA10F53" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">∙ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All members</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must wear buoyancy aids. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D5C53B" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">∙ Take care of all property belonging to the club or club members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FC5FB8" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">∙ Treat other club members with respect </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> — on and off the water — treat other paddlers as you would want to be treated yourself. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0F648" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>∙ Control tempers and avoid behaviour which may affect or upset others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E24D2DE" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>∙ Co-operate and listen to all other paddlers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BA56A9" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">∙ Make sure all activities are appropriate to the age, ability and experience of those taking part. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589B33DC" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>∙ Display consistently high standards of behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55216E0A" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve"> ∙ Follow British Canoeing and club guidelines and policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E875DC8" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">∙ Never condone the use of prohibited substances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A25ADEE" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">∙ Use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>correct</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and proper language at all times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028E4913" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>(13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2024, removed reference to qualifications and insurance)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27960790" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Discipline policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ACF8DB" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The following are taken directly from the club constitution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D3B65D" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Restriction:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C07C83C" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A person who has been expelled from, or refused membership of, British Canoeing, shall not be eligible for membership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21994CFD" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceptance: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112B3950" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:r>
+        <w:t xml:space="preserve">The General Committee may decline to accept renewal of membership, from any person, only for good cause such as conduct or character likely to bring the Club or sport into disrepute. Appeal against refusal of renewal may be made to the members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42427CC4" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00D64894"/>
+    <w:p w14:paraId="0BB948B8" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cessation of Membership </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E276254" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:r>
+        <w:t xml:space="preserve">1. Any member may resign giving one month’s clear notice in writing to the Secretary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F42628" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:r>
+        <w:t xml:space="preserve">2. Any member violating any of the rules or regulations of the Club or being adjudged guilty of unsatisfactory conduct may, by resolution of the General Committee, be suspended or expelled. Appeal against suspension or expulsion may be made to the members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6886C0" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...932 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:t xml:space="preserve">3. A member shall be deemed to have resigned from the Club if, after due notice in writing, he/she has not paid the annual subscription, which became due on an annual rolling basis. He/she may, however, rejoin at any time during that year without payment of any entrance fee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310652C3" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00000000">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2890 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
+    </w:p>
+    <w:p w14:paraId="5AA1C29A" w14:textId="77777777" w:rsidR="00D64894" w:rsidRDefault="00D64894"/>
+    <w:sectPr w:rsidR="00D64894">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="709" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...4 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A31C35D7-AA85-8342-AA8F-0FE1AABC8671}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{24F9C69C-FC8E-CF41-8BF6-9B1619053EEC}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{7E536441-94E5-6340-B68C-B0F668D26D92}"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedBold r:id="rId4" w:fontKey="{320A7081-148B-504C-B74F-3BEF74FA3B8B}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{80F160CA-39A2-1548-B79A-3C3678F1BC4B}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{B6E95AAF-D239-8B49-B0BB-DF816A9FB93E}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{9D3D84F3-B1ED-7A43-8E3A-B6A519BE9BD6}"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{72206708-B070-5E43-B76C-3B833BC6B0FB}"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...247 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D64894"/>
+    <w:rsid w:val="007064A1"/>
+    <w:rsid w:val="00D24272"/>
+    <w:rsid w:val="00D64894"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="071FBF7E"/>
+  <w15:docId w15:val="{92DF253B-EF2F-D244-9DC3-DE0D1C735AF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en_GB"/>
+        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0f4761"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:color w:val="0f4761"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0f4761"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:color w:val="595959"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-    </w:rPr>
-[...403 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="595959"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paddleuk.org.uk/wp-content/uploads/shared-files/british-canoeing-central-documents/P3-Paddle-UK-Anti-Bullying-Policy-September-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nspcc.org.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safeguarding@paddleuk.org.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britishcanoeing.org.uk/uploads/documents/G4-Recording-Concerns-Apr21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.childline.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safeguarding@paddleuk.org.uk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paddleuk.org.uk/wp-content/uploads/shared-files/british-canoeing-central-documents/P6-Paddle-UK-SAFEGUARDING-ADULTS-POLICY-May-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safeguarding@paddleuk.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paddleuk.org.uk/wp-content/uploads/shared-files/british-canoeing-central-documents/G29-Paddle-UK-Disclosure-and-Barring-Service-DBS-Guidance-Flowchart-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.southampton.gov.uk/adult-social-care/care-info-professionals/southampton-safeguarding-adults-board/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safeguarding@paddleuk.org.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paddleuk.org.uk/safeguarding-training/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paddleuk.org.uk/safeguarding-policies/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chairman@nfkcc.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>379</Words>
+  <Characters>2163</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2537</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Justin Davis</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>