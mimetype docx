--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,2042 +1,11997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...11 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="7FFD7FB4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E266D84" wp14:editId="73442A9B">
+            <wp:extent cx="5847710" cy="1491763"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="image1.png" descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image1.png" descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731200" cy="1460500"/>
+                      <a:ext cx="5847710" cy="1491763"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...38 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B192C41" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>NFKCC TRIP LEADER CHECKLIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC389DC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="-20.0" w:type="dxa"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10635" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4938"/>
-[...6 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="7305"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="02A5A2EA" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="1B8CAB5E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...13 lines deleted...]
-                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>Created on:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9704F2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="5E9EB1CE" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:p w14:paraId="2767AD2C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+              </w:rPr>
+              <w:t>Created by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6B335F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Justin Davis (chair) and Robert Wright (safety officer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="0AE7A6FD" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="09181411" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...8 lines deleted...]
-                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>Document reviewed by John Taylor (safety officer)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC676B0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
-                <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+              </w:rPr>
+              <w:t>Denotes changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C425B8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">May 2026</w:t>
+              </w:rPr>
+              <w:t>Jun 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73FDF2A7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="10635" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="7305"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D080A" w14:paraId="53713413" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-[...2 lines deleted...]
-              <w:ind w:left="15" w:firstLine="0"/>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7052DA17" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="15"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+              </w:rPr>
+              <w:t>Reviewed by club committee:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35859413" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+              </w:rPr>
+              <w:t>Annie Hallam, Carolyn Thomson-Easter, Craig McCullough, Duncan Gray, James Neill, Jane Chapman, John Taylor, Mark Shakespeare, Rachel Huges, Vance Russell, Robert Wright &amp; Ya Huang.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608E7025" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Jun 2026</w:t>
+              </w:rPr>
+              <w:t>Jun 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="05DFA959" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-[...2 lines deleted...]
-              <w:ind w:left="15" w:firstLine="0"/>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38E7A7AD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="15"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+              </w:rPr>
+              <w:t>Next review due</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A186B78" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Jun 27</w:t>
+              </w:rPr>
+              <w:t>Jun 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="70706B22" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CAF336" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>CONTENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE11BD6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="627393703"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="45F5A394" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,Heading 3,3,"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_heading=h.1y51p6x7fin0">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SUMMARY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7B913F80" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.9yorwxaz4iva">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IMPORTANT SAFETY RULES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E3E106F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.m60xl23s0iwm">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WHO IS ON THE WATER?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7E091A42" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.4x0bfzbe4io1">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EQUIPMENT CHECKLIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3E414F10" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:ind w:left="220"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.9abggmrkdudc">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Equipment by Grade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6A82E0AB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:ind w:left="220"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.bnxxuwslmbwf">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Leader Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="39F1E161" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:ind w:left="220"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.e2eb4iweurro">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>First Aid Kit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F60173D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.8v6aeaqnzlvc">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PLANNING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="74684032" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.n8ghb0tsb70j">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>TRIP ON THE FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5E73B17A" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.xh7tx4aphbmb">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DETAILED PLANNING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="176C8424" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.xi8ovsnz0alu">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ON THE BEACH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3916255B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.7o7fjnnhyrat">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DURING THE PADDLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="21A3EA74" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.rdo3vzu5x6e4">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>AFTER THE PADDLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2866282D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
+            </w:tabs>
+            <w:spacing w:after="100"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_heading=h.a4i8gwk2nvwo">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IN CASE OF EMERGENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="72201D7D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="551827C4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.1y51p6x7fin0" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABA5E80" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following summary outlines some of the considerations that a club trip leader would be expected to have made prior to and during a trip. For a summary of the On the Beach items to consider go </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_heading=h.xi8ovsnz0alu">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC8153C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In any club trip (including ‘peer paddles’) there must be someone taking responsibility as the overall leader although </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>every member has a responsibility for looking after their own health &amp; safety and that of the group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. It should not be assumed that the “leader” will always make the right decisions. If in doubt you should raise your concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E39C99" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFB98E2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.9yorwxaz4iva" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>IMPORTANT SAFETY RULES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1525073F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should involve a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>minimum of 3 paddlers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4893BA01" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Grade C and D trips should have a ratio of 1 leader to 4 other participants. Grade A and B trips should have a ratio of 1 leader to 6 other participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66538217" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is strongly recommended that all trips should have an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>appropriate co-leader/assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who would be happy leading the same grade of paddle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB2A25E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should have a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>designated shore contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (this could be another member, a partner or a committee member who would be able to alert the coastguard and describe the trip plan in the event of emergency). Please share this information on the forum and with your group and follow the shore contact procedure on the forum and website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0BCD35" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There MUST be a first aider on the trip (qualified within the last three years (at least the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8 hour</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outdoor course)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please also check with your group who else is first-aid trained and make everyone aware.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCC5B05" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader MUST have completed the online ‘Introduction to safeguarding training’ within the last 3 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CCB6D0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Every trip should carry the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>safety/communications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> described in the grade descriptions. The club has full leader kit available to borrow from Annie Hallam (message her on the forum if you need it).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8E4E43" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175D2E31" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The following checklist is for club trips that appear on the forum club trips section and calendar. However, most points are relevant to ANY paddle involving club members (‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peer paddling’).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC1DD13" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644B027C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Important Safeguarding Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAB2E22" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical contact with other paddlers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E159516" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In kayak trips some situations may arise in which physical contact is required (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rescue, first aid incident, rolling practice, supported tow </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e.t.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  Wherever possible consent for this should be sought and given. However, all paddlers should be aware that in some real-life rescue situations this consent may have to be assumed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D053273" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6D4E3B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Disclosure and your responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5EE8DB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>If a fellow paddler were to disclose (or you become aware of) something which you feel is a safeguarding concern, please consult the club’s safeguarding policies and follow the guidance there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2317CE9C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635E0139" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2861DDA5" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.m60xl23s0iwm" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>WHO IS ON THE WATER?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D80D909" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERY IMPORTANT: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please use ONLY the forum for all communication about the trip – so we know who is on the water. Please don’t use other communication (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> messenger, email, text, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>whatsapp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> groups </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etc .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6312FCCB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A78DF5F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1E215E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important for the club to know who is on the trip and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the forum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is where we will look for the information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to  access</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this information in an emergency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F2F588" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C228D6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA5900D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the plan changes (e.g. a participant can’t make it or the route </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>changes)  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trip leader MUST make sure that either the record on the club forum is updated, or if this is not possible the shore contact is informed.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>sh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ould also be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>communicated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the club chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C943BBB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC45C43" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11143C53" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The trip leader may also choose to leave details of the number of paddlers and the trip plan with the coastguard </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Dover Maritime Coordination C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre - Tel: 0344 382 0593) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as well immediately before the trip leaves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505B08A7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F67D9F7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>By agreeing to lead a paddle you agree to follow these procedures and guidelines. Please ensure that you consult the list before every paddle that you lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21B6C4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6D5578" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.4x0bfzbe4io1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>EQUIPMENT CHECKLIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5374B562" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minimum requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a club trip at different grades are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5F53CF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471EF28F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.9abggmrkdudc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Equipment by Grade</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3964"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1224"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D080A" w14:paraId="6CE19710" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="094C20EF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48982127" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Grade A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3CB514" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Grade B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB86ED" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Grade C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A73F097" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Grade D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="37CD8B08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256D2239" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mobile phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C69D47" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8C8BF3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E1DD57" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F53A63" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2309EABD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="635B8C0C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>VHF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A18868B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EE68B3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A336B93" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B2CA5B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2931451D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7F1ACB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Electronic/pyrotechnic flare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D33B82E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442DC621" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B16BEC6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A18327" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="42C7C169" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62352A1F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Light</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9DD722" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E52EE19" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E84F825" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E306CB9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2A0B644F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0453A893" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Compass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1876B133" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C78A1EF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE90E56" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D7E224" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="0996BEAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1213ED63" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Map/chart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2186BBC5" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DE2F03" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBE53A5" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="369B9458" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="683D0289" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="771DA9FE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Towline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480F697D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="124EAFC3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB98D06" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C64206E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2CC63386" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0797352A" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Spare paddle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDF353E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640A7313" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FED7AC9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548C7DE2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="6B3F3615" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB36F26" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>First-aid kit (</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_heading=h.e2eb4iweurro">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>see below</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BBEBFB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2458DA98" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC6CDF6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D840EB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="3646D8B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730AC51A" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Warm pack (see below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3871D9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33749854" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B04AA28" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0079A1" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2F5DF8CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F4223E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Emergency shelter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED28ED8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBEEB02" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maybe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4A6CD7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3E4806" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="5146C334" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="431EBC85" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kayak-repair kit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D331150" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2BD91D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maybe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C35306F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8FF8BF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4BE8FDEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BB797C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Emergency hatch-covers/air bag/beach ball etc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D304A7D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A658FB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maybe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B0582B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0033524D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="57B765B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="446288E0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Spare high energy food/drink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1329D371" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A15644" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36773BBB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173B4449" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31C5ABA5" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07569915" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008D080A">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="964" w:right="1077" w:bottom="964" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A trip leader may well carry or advise some or all the extra equipment suggested below depending on the conditions or location. Leaders will also have personal preferences about specific items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203B80B0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C4B369" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="008D080A">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.bnxxuwslmbwf" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Leader Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062383F6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="4512" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4512"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D080A" w14:paraId="1ED6B341" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8A2C6B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Communication/emergency location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="0F37DF31" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA788CD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mobile phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="7EB36943" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7A0F8C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>VHF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="25502E62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DA35D6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RYA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>safetrx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (free mobile route tracking app)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="55767C3D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10101EB3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Whistle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4CECD833" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D890761" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PLB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="643B7680" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="352EECB4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Electronic flare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="5E971147" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583E06C8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Pyrotechnic flares</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="6D1F5B18" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="647EBCD6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kayak light</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="1EEB420A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F6A380" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Personal safety equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="411C673F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4251399F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Buoyancy aid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="31DD4F03" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B1B799" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Spraydeck</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="5F63CD2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122CE542" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Spare paddle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="5C0AA310" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C2F3AB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Personal light/waterproof headtorch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="7086A1A5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1E82A4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Helmet/hat/sunglasses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="6DCF2560" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F42F7F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Knife</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="46678C7A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED9D906" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Navigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="428D1744" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D85013C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Compass (deck), Compass (Hand-held)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="6F5A12B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C25595" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Waterproof watch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4D601420" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8CCB4C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ordnance survey Map, Marine Chart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2B4D3F7D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F0F0A7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2BF9D664" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D896BD0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Rescue equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="39129331" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA28D46" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Towline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="231FE5CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A593B2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Stirrup pump</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="5628A96B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BF2CDC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short tow </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="03DD7503" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F8623B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Paddlefloat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="3595B9EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DEA611" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Rescue sling/tape for ‘stirrup rescue’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="58FC8560" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0AE4E8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Warm pack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (for injured/sea-sick/hypothermic casualty)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="091C581E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A959FB2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Emergency high energy food</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="3B3028D7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6D3252" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Emergency shelter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="072344F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419B8AA9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Spare warm clothes/hat/gloves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="482263F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F19B42F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Large Waterproof poncho/cagoule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4275E121" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A61BBFE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Foil ‘Space-blanket’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2AB7AFF2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4A915F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hand-warmer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="7C3F3EDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E5A6DC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Inflatable carry-mat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="437A1CAE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="215B37D8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First-aid kit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(see below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="44883DEC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAB166E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>‘Ouch-pouch’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="095EE9C3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BC56E9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(for on-the-water first aid – carried in deck hatch/day hatch)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="76028C50" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193A8B66" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Soluble aspirin (300 mg)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="230F9A2A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACDC51C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Trauma bandage/ambulance dressings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="39CB5363" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289A12AE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kayak repair kit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="763FBB1F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="484ABCF4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Emergency filler for punctured hulls (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Denzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tape/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>flashband</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>surfwax</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="796647AA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FA9657" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Shrink-wrap (to wrap round repaired hull</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="7C97EEFD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D85092" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Emergency hatch covers/beach ball/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>air-bag</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(in case of lost hatch-cover)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="1D3D53D6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB86D13" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Multitool/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>allen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> keys/screwdriver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4A59D71E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C5FBCD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cable-ties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="1EBFC2DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739E6619" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Survival kit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4B372163" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA3AD2B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>In isolated locations the leader may also carry a survival kit with emergency food and fire-lighting equipment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D08B9D8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008D080A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="4521" w:space="708"/>
+            <w:col w:w="4521" w:space="0"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CE5601" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C64997" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="008D080A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.e2eb4iweurro" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>First Aid Kit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02020EFC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="4512" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4512"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D080A" w14:paraId="16C6B456" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24058708" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>First aid kit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0319FB34" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First-aid courses advise against administering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>any medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> except 300 mg soluble aspirin to be taken in the case of suspected symptoms of heart-attack/chest-pains </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FOR SUSPECTED STROKE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. Other medicine is suggested for personal use only. Participants should be advised to carry their own.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="0225A998" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="600114CB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>All incidents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2487A084" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Disposable Gloves, pencil, paper/casualty record</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="755881FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E7E430" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suspected heart attack </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5029F994" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 mg dissolving aspirin </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="2778513A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F800EAB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Unconscious casualty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBF99B3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Face-shield (for CPR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="65122E80" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD0F8CF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Major bleed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E5F5C3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma bandage/ambulance dressings /Large Wound Dressings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="6C09B696" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058EDD97" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Tools</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D78B59" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Trauma shears/scissors, tweezers, safety pins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="3B01EB68" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAE8FDA" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Minor cuts/grazes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D185AD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasters, Alcohol Wipes Gauze Swabs, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Steri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-strips, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Melolin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wound Dressing Pads </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="4C0E8280" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B0B90B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fractures/sprains</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB7B7AF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Triangular bandage, Crepe Bandage/Elastic Bandage, Vet-wrap/tape/Duct Tape, Splint</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="7EB1036D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B13EBE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Burns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C0DB7D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Burns dressing/clingfilm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D080A" w14:paraId="7023B809" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DD7591" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Eye irritation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F41704" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sterile eyewash</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25582B54" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008D080A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="4521" w:space="708"/>
+            <w:col w:w="4521" w:space="0"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42830B4F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.8v6aeaqnzlvc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>PLANNING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3855AEB7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that your trip has been approved at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a committee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you have the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>committee’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authority to lead a trip at this grade in this area and in these tidal and weather conditions.  Refer to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trip grade descriptions below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1C743A" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A3B56E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss and complete a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>leader experience record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with at least two other experienced committee members to decide what grade is right for you to paddle. This makes sure that the club has evidence that your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience and skills practice (including first aid) are appropriate for the trip in line with advice from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Paddle UK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63740710" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753FE34D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFFEFCB" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>If due to illness etc, the leader can no longer lead the paddle and another leader is to step in, the change should be agreed by at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> least two</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> committee members who are experienced sea paddlers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>and have the experience to make that judgement –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>MUST have experience of leading paddles at that grade.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  If this doesn’t </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>happen,  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trip cannot go ahead as a calendared club trip. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F0B19" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F799B72" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is considered good practice for all paddles and especially for more advanced paddles for the leader to also take a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>second leader</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with similar experience. It may be that they can step in to lead the trip </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are also appropriately trained/experienced and this has been agreed by the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474D2454" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75778207" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>planning procedure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C44CBE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C0D4C9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_heading=h.n8ghb0tsb70j" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>TRIP ON THE FORUM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B012F6" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertise &amp; arrange the trip prior to the event on the forum club trips board. You may wish to advertise it on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but all arrangements and signing up must be on the forum (as not everyone uses </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED44F70" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At this stage the leader MUST (please!) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the statement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F8876E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>‘By signing up to join the trip you are agreeing to the terms on the TRIP PARTICIPANT CHECKLIST and RISK ASSESSMENT on the website”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267057A9" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>It may be helpful to include a link to documents on the website or the pinned forum post</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDFB9EC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EC702C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>At this early stage ensure that the following are clear to participants:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34980EDE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Approximate On/off the water timings, grade, group size, duration and length of trip, likely tidal flow and swell height, launch and landing conditions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">surf), essential / desirable equipment (including clothing, helmets, VHF etc as appropriate). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487F2E0B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52163C34" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In line with our environmental policy, encourage paddlers to share transport where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A10796C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250EF89B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_heading=h.xh7tx4aphbmb" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>DETAILED PLANNING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A641A04" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-read the generic risk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the forum/website and consider the safety measures your trip will need to take.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D46DEC5" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DD2B2C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that you have </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the capability of all participants for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>THIS TRIP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This could be from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>shared previous experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>discussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the paddler themselves or other experienced members of the club who have paddled with them. This could involve health issues, fitness, experience, skills etc. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>As trip leaders we have a duty of care to find out!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CDF75A" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D96EC4C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Consider contingencies for change in conditions before/during the paddle e.g.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F3E6B7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. Shortening/changing the route and b. Alternative location/route </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E6E2C8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1896E681" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="56" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>emergency plans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the case of injury or ill-health (e.g., </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sea-sickness</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cramp, asthma) including location of alternative landing spots/escape routes with access to public paths or roads.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7015A027" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ADE857" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Personal paddling and rescue skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B701F0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paddling and rescue skills are appropriate and recently practised for the grade of paddle you are leading. You should be experienced at paddling at least a grade above the paddle you are leading (or at grade D).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D20DBC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4265ABF4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>One or two days before the trip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5182947E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Check the most up-to-date weather forecast and recheck the tidal information then post a message on the forum club trips board to confirm the details about meeting, launching, landing times etc and a clear description of the final trip plan. Confirm the list of participants and insist that if anyone cannot attend, they post this on the forum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19879259" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01061B61" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>will ensure that the club knows what the final format of the paddle will be and who is involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625510CF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7472B45B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Give final advice about essential clothing and equipment. You also may wish to remind paddlers about food, sunscreen, spare clothing, and hydration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7E0695" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CF882D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalise your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>shore contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and make sure they have a copy (paper or email) of the shore contact policy including the list of committee contacts (see club trips page on forum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A7FE8A" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDCC5F4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_heading=h.xi8ovsnz0alu" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>ON THE BEACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA308F7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A summary of the tasks to consider for the trip are the following. More details follow the summary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9BD828" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pre-trip/beach talk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C023A3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leader’s kit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53240B64" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D5D9BD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forum advertising trip &amp; signup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0EFC68" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF5E5F7" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Check health/fitness paddlers &amp; participant kit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308419CF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Double check your kit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DEF563" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beach talk summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4278B2FA" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduce new members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B76FCC2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explain route plan and map</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECB7373" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe expected conditions, tide, key points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E18B581" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overview trip timings: on-the-water, off-the-water, snack, relief, lunch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F7EE95" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review Incident procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36888001" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Let leader know if uncomfortable at any moment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA370D8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do not leave group w/o letting leader know</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722CD712" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Check in with paddlers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D43CE1E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Look after new members, buddy them up if necessary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D47230C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Make sure all paddlers safely land at end</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D186E81" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Post-trip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D544154" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notes/assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745AEDA8" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Add trip to trip list</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5C446F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emergency/near miss procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BA40A5" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A"/>
+    <w:p w14:paraId="114EF07B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Make sure the forum post is updated with the name of all participants and the intended route and approximate return time. Make sure your shore contact knows these details and that you have agreed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>what time you will contact them to report your safe return</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6C5FCC" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Every paddle should be start with a beach briefing including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A3E908" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- the leader should check that participants are carrying </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buoyancy aid (that is ‘sea-worthy’ and hasn’t lost its buoyancy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>clothing ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spray deck, spare paddles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2F9C2B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - check the health and fitness of paddlers on the day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0086E34F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- ensure that all paddlers are made aware of details of the plan, timings, tides, expected conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CAFE54" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- remind paddlers that it is their responsibility to follow the instructions given by the leader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738BB1EF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Participants MUST be reminded of their responsibility to need to stay </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>within close range</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that makes spoken communication easy) of the leader at all stages of the trip and to keep checking their position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513605D3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Make sure that paddlers DO NOT leave the group without making the leader aware of what is happening (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joining another group, landing etc).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208A4DFD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Make sure that paddlers know that they should never be out of sight of the group and leader. Watch each other through features when rock-hopping. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DEB0AF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Participants should be asked to communicate clearly how comfortable they feel at all stages of the trip (before they become unwell, fatigued or anxious).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2D183F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give paddlers a realistic idea of when they can expect a ‘comfort break’ and when lunch or snacks may be! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4307E74D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Find out which paddlers have recent first-aid training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21415A94" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Discuss possible incident procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633C9EEE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Clearly state what should happen in the case of an incident (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capsize) e.g. stop and maintain position and await instructions. Who should do the rescue etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A9EF06" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Discuss communication in the case of major incident. All communication with the coastguard/other agencies should happen through the trip leader or deputy or designated other.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D43757F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFF6B71" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A beach briefing will also be needed after breaks or lunch to discuss the next phase of the trip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C9B3E0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Looking after new members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290692CF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>If your group includes members who are new to the club, please welcome them, introduce them to the group and ensure that you share your knowledge and experience with them during the trip. If necessary, buddy up with them with another paddler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3AE164" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E5C37E" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_heading=h.gsg5fypxe6tj" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E89B6E0" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_heading=h.7o7fjnnhyrat" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>DURING THE PADDLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0439A431" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The leader should organise the paddle in such a way as to ensure the safety of the trip and to make sure that paddlers follow the guidelines given above. This should include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325CA62C" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CLAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mnemonic: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommunicate, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ine of sight, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voidance of hazards, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ositioning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275FAC92" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ensure that the group is aware at all times of what to expect in the next stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6C1490" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ensure that the group stays close together. This should be the same at the end and at the beginning of the paddle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795DA2A3" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Maintain a high level of vigilance regarding the well-being of all members of the group. Be aware of how they are paddling in the conditions and use this information in your decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18354E9D" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ensure that the group follows the club environmental policy and that all paddlers are aware of the need to avoid damage or disturbance to plants or animals and their habitats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50159934" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...218 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A33442" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Be aware of other water-users at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and lead the group in a way that avoids hazards and takes account of local legislation (e.g. precautionary zone in the Solent, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Moving</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exclusion zone for large vessels), prohibited landing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etc .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Cross all navigation channels at right angles. Alter course to clearly signal the group’s intention to give way safely to yachts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B18B60B" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0CBDAD" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_heading=h.rdo3vzu5x6e4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>AFTER THE PADDLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D59573" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ensure that all paddlers are safely off the water and are fit to travel home</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D34382" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D186D4" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Contact your shore contact (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>see shore contact procedure)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and report your safe return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E3A1F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25789F90" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Debrief the group or individuals when necessary and make sure that all paddlers have had the chance to discuss and review any incidents that happened (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>capsizes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, rescues etc).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8E2B29" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1A8130" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_heading=h.i3g0afv2vl4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDAD83F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_heading=h.a4i8gwk2nvwo" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>IN CASE OF EMERGENCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A69924" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Following any minor incident that may develop (e.g. towing a seasick paddler) the trip leader should contact the coastguard and make them aware of the situation. This may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674DD304" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Seasickness/exhaustion/medical incident</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA53199" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...52 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Need for a tow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6C78B2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Broken/lost equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5F34C2" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The coastguard should be informed when the trip is completed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7277C61F" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="008D080A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...540 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F896AF" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This may be extended to personnel at the NCI (National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Coastwatch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institution) observation posts on channel 65 in the area. This procedure will make the coastguard aware of your location in case further assistance is required in case it is reported is made by other boat users/walkers etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B9A858" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>IMPORTANT - In case of near misses or accidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7BF9AE" w14:textId="77777777" w:rsidR="008D080A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Please complete an incident/near miss form. In case of a major emergency – follow the club’s emergency procedure – see forum or website</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008D080A">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2378CC1F" w14:textId="77777777" w:rsidR="00410BE5" w:rsidRDefault="00410BE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="45442B6B" w14:textId="77777777" w:rsidR="00410BE5" w:rsidRDefault="00410BE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...4 lines deleted...]
-  <w:font w:name="Cambria"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E0C8FC93-5E7D-1C49-B467-65F2A1C0A226}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{7AAB8948-C091-2C4A-9854-B3D2828E2C11}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{EB862CD6-0AFE-9D43-B0B1-D6DF90CE19B5}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{7D010656-A88C-EE47-880B-73C27142F0B8}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{58D3FD28-FEC4-3945-891A-D4B7C919C910}"/>
+    <w:embedBoldItalic r:id="rId6" w:fontKey="{DFB55DCE-99AB-2645-ADCA-8CFB0229F62C}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{D89DFBE2-CAF3-6849-BD54-E246EE2DEC0B}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{846821DA-43E2-C743-AADE-A9869EF14F8D}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{ACF11F60-DF0F-6E4B-B2D6-405B226BFF5C}"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{234E6AA6-E833-1A48-916F-76F961912EFD}"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{CE69D35C-0B3A-0447-9759-619AC73ABBAD}"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:panose1 w:val="04050603000602020202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{65B6902F-DF9C-8A48-83BE-18915AD77FAF}"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59A5DFB7" w14:textId="794E49AF" w:rsidR="008D080A" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4962"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>NFKCC Trip Leader Checklist</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004B3295">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004B3295">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="BFBFBF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12381C82" w14:textId="77777777" w:rsidR="00410BE5" w:rsidRDefault="00410BE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5EAAF76D" w14:textId="77777777" w:rsidR="00410BE5" w:rsidRDefault="00410BE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20CC6593"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="084A4470"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="5"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6021FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6A6A228"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42E80957"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22C0669A"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E1F6F59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6E239A2"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70DA28F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72185E16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="847334551">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="790784316">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1096898824">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1433933217">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1755934704">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="008D080A"/>
+    <w:rsid w:val="00410BE5"/>
+    <w:rsid w:val="004B3295"/>
+    <w:rsid w:val="008D080A"/>
+    <w:rsid w:val="00D24272"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7E876A12"/>
+  <w15:docId w15:val="{92DF253B-EF2F-D244-9DC3-DE0D1C735AF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B2065"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB76A3"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Default"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0088792B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...50 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="004E3DFD"/>
+    <w:rsid w:val="009B2065"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B2065"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0017182A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EB76A3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E6EB1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E6EB1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E6EB1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E6EB1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D55CAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D55CAE"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D55CAE"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0088792B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0088792B"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CC06F0"/>
+    <w:rsid w:val="0088792B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026307E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2290,50 +12245,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mioGxGOsXGwMKmBmxrf4EMayXBMWQ==">CgMxLjA4AHIhMTBZakFVRWZPeGUxS0J6VzlvVzkwRU5RYXNyQVNYaHlz</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miFTkGX5v5NcJtIiczdSkLsOl2q4w==">CgMxLjAyDmguMXk1MXA2eDdmaW4wMg5oLjl5b3J3eGF6NGl2YTIOaC5tNjB4bDIzczBpd20yDmguNHgwYmZ6YmU0aW8xMg5oLjlhYmdnbXJrZHVkYzIOaC5ibnh4dXdzbG1id2YyDmguZTJlYjRpd2V1cnJvMg5oLjh2NmFlYXFuemx2YzIOaC5uOGdoYjB0c2I3MGoyDmgueGg3dHg0YXBoYm1iMg5oLnhpOG92c256MGFsdTIOaC5nc2c1ZnlweGU2dGoyDmguN283Zmpubmh5cmF0Mg5oLnJkbzN2enU1eDZlNDINaC5pM2cwYWZ2MnZsNDIOaC5hNGk4Z3drMm52d284AHIhMTVxWGV4NnBVSkNTUENFcFhxM281TnlpZ3ZvVkRhamNr</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>11</Pages>
+  <Words>2655</Words>
+  <Characters>15138</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>126</Lines>
+  <Paragraphs>35</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>17758</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Justin Davis</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Justin Davis</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>