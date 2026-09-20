--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,4170 +1,2339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="0" distR="0">
-            <wp:extent cx="6296025" cy="1609725"/>
+            <wp:extent cx="5731200" cy="1460500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="1" name="image1.png"/>
+            <wp:docPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="9" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6296025" cy="1609725"/>
+                      <a:ext cx="5731200" cy="1460500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency, Incident and near miss reporting procedures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="9060.0" w:type="dxa"/>
+        <w:tblW w:w="9458.0" w:type="dxa"/>
         <w:jc w:val="left"/>
+        <w:tblInd w:w="-20.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3855"/>
-        <w:gridCol w:w="5205"/>
+        <w:gridCol w:w="4938"/>
+        <w:gridCol w:w="4520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
-            <w:gridCol w:w="3855"/>
-            <w:gridCol w:w="5205"/>
+            <w:gridCol w:w="4938"/>
+            <w:gridCol w:w="4520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="216" w:hRule="atLeast"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Created on:</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Document created:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">11</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 2022</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="216" w:hRule="atLeast"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Created by:</w:t>
+              <w:t xml:space="preserve">Author:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justin Davis (chair) and Robert Wright (safety officer)</w:t>
+              <w:t xml:space="preserve">Justin Davis </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="216" w:hRule="atLeast"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document reviewed by John Taylor (safety officer)</w:t>
+              <w:t xml:space="preserve">Document updated and reviewed by John Taylor (safety officer)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">No changes</w:t>
-[...29 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Denotes changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">May 26</w:t>
+              <w:t xml:space="preserve">May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="216" w:hRule="atLeast"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviewed by club committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Hallam, Carolyn Thomson-Easter, Craig McCullough, Duncan Gray, James Neill, Jane Chapman, Jeremy Mortimer, John Taylor, Mark Shakespeare, Rachel Huges, Vance Russell, Robert Wright &amp; Ya Huang.</w:t>
-            </w:r>
-[...30 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jun 26</w:t>
+              <w:t xml:space="preserve">Jun 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="216" w:hRule="atLeast"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:ind w:left="15" w:firstLine="0"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Jun 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:highlight w:val="white"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency action plan </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Club holds an emergency contact number for all members and the contact details of a parent or guardian for all junior members. This can be accessed by any committee member via </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">membermojo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In an emergency:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The trip leader or their deputy will take control of the situation, and where necessary use others to help. If the trip leader is unable to take charge, the group will decide who is an appropriate participant to act as leader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stay calm.  Act swiftly and observe the situation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is there danger of further injuries? How can they be mitigated? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listen to what the injured person is saying. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If required first aid will be administered to the casualty(s) first ensuring that the rest of the group is in a safe environment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of an injury requiring specialist treatment, call the emergency services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deal with the rest of the group and ensure that they are adequately supervised. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not move someone with major injuries. Wait for the emergency medics. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact the injured person's emergency number if necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record as much relevant information as possible which will be used when reporting the incident to Paddle UK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:after="27" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Important: if any club member witnesses a ‘near miss’ which is an incident that could have resulted in an injury or serious accident it is very important to record it and pass it to the club chair for discussion. This could happen anonymously if necessary. This will enable us to learn and take the appropriate corrective action before an accident happens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- As soon as is practical and if necessary the session will be stopped and everyone evacuated to shore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Major Accident/Injury/Fatality </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the first instance applying appropriate first aid and calling the emergency services shall take absolute priority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members at the scene of the incident shall co-operate with the emergency services but shall not comment or give interviews or statements to the media. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Near Drowning </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any near drowning or instances where water has been inhaled MUST be referred for medical attention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporting </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader involved will report any incident or near-miss to the club chairperson and in turn the club committee, and </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paddle UK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as soon as practicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of a serious incident </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of a serious accident a member of the committee (preferably the chairperson) MUST be contacted in person by phone as soon as reasonably possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committee members MUST NOT speak to the media/press about the incident . The Club Chairperson may decide to contact the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Press Officer for further advice. It is particularly important that the following line is taken: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No admission of liability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No further comment until all the facts are known </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The club’s immediate concern is for the welfare/safety of the individuals involved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedures following a serious accident or fatality </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assuming the casualty is now in the hands of the emergency services (whenever possible the activity leader/other responsible club member should stay with the casualty until next of kin/ parent or guardian is in attendance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contact the next of kin/parent or guardian of young person or vulnerable adult and give them relevant information – include contact details of the club chairman. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contact the club chairman and appraise him of the incident (contact info. above) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No comment is to be made to outside parties, such as the press, other than to give them the name of the designated contact – Club Chairperson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader to gather written statements from all members (and others) involved in the training/activity when the incident happened. If verbal statements are given, these should be transcribed and signed as accurate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The club chair  to contact the committee and ensure that a meeting occurs to go over the incident (where possible with all involved). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Complete an </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Incident report form” as soon as possible after the incident. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(See PUK website, Incident report form)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The club chairman to contact Paddle UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="1f4e79"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1456 lines deleted...]
-        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Times New Roman"/>
+  <w:font w:name="Georgia"/>
   <w:font w:name="Courier New"/>
-  <w:font w:name="Play">
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
-  </w:font>
-[...2 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-        <w:sz w:val="20"/>
-[...988 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:lang w:val="en_GB"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:lineRule="auto"/>
-        <w:ind w:left="15" w:firstLine="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0f4761"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="0f4761"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0f4761"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="595959"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-[...1 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00CC06F0"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="004E3DFD"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC06F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="595959"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="15.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="15.0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mivSNYmhIwqa28Dg/W0hl2rvV9wWg==">CgMxLjA4AHIhMU9RVUluc0IzMDJnU2owVWNiZEJJOEJmeGlVUDJ1X3VI</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mioGxGOsXGwMKmBmxrf4EMayXBMWQ==">CgMxLjA4AHIhMTBZakFVRWZPeGUxS0J6VzlvVzkwRU5RYXNyQVNYaHlz</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Justin Davis</dc:creator>
+</cp:coreProperties>
+</file>