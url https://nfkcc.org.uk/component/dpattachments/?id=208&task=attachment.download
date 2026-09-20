--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,2334 +1,4170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="0" distR="0">
-            <wp:extent cx="6020591" cy="1535866"/>
+            <wp:extent cx="6296025" cy="1609725"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="2" name="image1.png"/>
+            <wp:docPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6020591" cy="1535866"/>
+                      <a:ext cx="6296025" cy="1609725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="48"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Trip planning procedure</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NFKCC Participants checklist</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="9519.0" w:type="dxa"/>
+        <w:tblW w:w="9060.0" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="-20.0" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4551"/>
-        <w:gridCol w:w="4968"/>
+        <w:gridCol w:w="3855"/>
+        <w:gridCol w:w="5205"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
-            <w:gridCol w:w="4551"/>
-            <w:gridCol w:w="4968"/>
+            <w:gridCol w:w="3855"/>
+            <w:gridCol w:w="5205"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="247" w:hRule="atLeast"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:i w:val="1"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Created on:</w:t>
             </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:i w:val="1"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 2022</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="247" w:hRule="atLeast"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Created by:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justin Davis (chair))</w:t>
+              <w:t xml:space="preserve">Justin Davis (chair) and Robert Wright (safety officer)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...36 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document updated and reviewed by John Taylor (safety officer)</w:t>
+              <w:t xml:space="preserve">Document reviewed by John Taylor (safety officer)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">No changes.</w:t>
+              <w:t xml:space="preserve">No changes</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...3 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">May 2026</w:t>
+              <w:t xml:space="preserve">May 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviewed by club committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
-              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Hallam, Carolyn Thomson-Easter, Craig McCullough, Duncan Gray, James Neill, Jane Chapman, Jeremy Mortimer, John Taylor, Mark Shakespeare, Rachel Huges, Vance Russell, Robert Wright &amp; Ya Huang.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="15" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">June 2026</w:t>
+              <w:t xml:space="preserve">Jun 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
-              <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="115.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="115.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Jun 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-        </w:rPr>
-[...57 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important safety rules – common to all club trips</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:vertAlign w:val="baseline"/>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Every trip should involve a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">minimum of 3 paddlers</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-[...11 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:vertAlign w:val="baseline"/>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Every trip should have an </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate co-leader/assistant</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> who would be happy leading the same grade of paddle.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Every trip should have a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">designated shore contact</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...36 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (this could be another member, a partner or a committee member who would be able to alert the coastguard and describe the trip plan in the event of emergency). Please share this information on the forum and with your group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Every trip should have a participant with </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">first aid-training</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please check with your group and make everyone aware.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...13 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Every trip should carry the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">safety/communications</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">equipment</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:smallCaps w:val="0"/>
-[...6 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> described in the grade descriptions. The club has full leader kit available to borrow from Annie Hallam (message her on the forum if you need it).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...15 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...33 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important Safeguarding Notes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="0"/>
-[...8 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical contact with other paddlers </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In kayak trips some situations may arise in which physical contact is required (e.g Rescue, first aid incident, rolling practice, supported tow e.t.c).  Wherever possible consent for this should be sought and given. However, all paddlers should be aware that in some real-life rescue situations this consent may have to be assumed. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="0"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure and your responsibility</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a fellow paddler were to disclose (or you become aware of) something which you feel is a safeguarding concern, please consult the club’s safeguarding policies and follow the guidance there.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canoeing and kayaking are assumed risk sports that may carry attendant risks. You must be aware of this and be responsible for your own action and involvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a trip you must, with the guidance of more experienced members of the group, assume responsibility for your own safety and that of other paddlers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any doubts about the suitability of the trip for you, you should consult the trip leader or other experienced leaders in the club for advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The group leader will do all they can to ensure that no harm comes to anyone but the safety of all members of the group will be enhanced if  everyone is following these guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Looking after new members</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your group includes members who are new to the club, please welcome them and ensure that you share your knowledge and experience with them during the trip. If necessary, buddy up with them and introduce them to other paddlers.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before the paddle</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please use ONLY the forum for all communication about the trip – so we know who is on the water.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...35 lines deleted...]
-        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important for the club to know who is on the trip (in case of emergency) and </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...32 lines deleted...]
-        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the forum</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is where we will look for the information to access this information in an emergency. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For club trips, please don’t use other communication channels (e.g messenger, personal email, text, whatsapp groups etc.  This will hopefully ensure that all participants are included in any updates about the club event. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants are asked to:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">generic risk assessment</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in detail and be aware of the club’s procedures to make kayaking as safe as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be able to swim confidently in their kayaking/canoeing clothing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wear clothing that is appropriate to the weather and conditions and ensure that they carry appropriate spare clothing to deal with changes in the conditions This should include cover to wear during rest-breaks to avoid cooling down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wear an appropriate buoyancy aid (which hasn’t deteriorated in buoyancy) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wear a helmet when specified . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry appropriate extra equipment in their kayak including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate spare clothing to deal with changes in the conditions, food and drink, dry clothing, sun cream, sunglasses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry any medication they may need to use during the trip (e.g. epipen, angina medication, asthma reliever, paracetamol, nurofen, sea-sickness medication. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(First-aiders are advised against ever administering ANY medication except 300 mg soluble aspirin in the case of suspected heart attack).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be aware of the grade of the trip and in consultation with the leader, make sure that you are able to cope with it (see club trip grading chart).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that they have made themselves aware of the likely conditions (wind and swell) and weather on the day and are satisfied that they can cope with them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure that they are fully aware of the trip plan, launch and landing sites and the direction and speed of tidal flow on the route.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If possible carry your own map/chart/compass and communication – but also …..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure that you are aware of who is carrying emergency communication equipment (VHF/mobile phone/PLB (satellite beacon)/ emergency flares) and who is carrying a first aid kit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember – if the trip leader(s) become unable to lead for any reason you and other paddlers may end up taking charge of the situation. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...35 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the paddle</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow the instructions given by the trip leader carefully.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEVER leave the group without informing the leader and other paddlers (e.g. join another group of paddlers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicate honestly, clearly and at an early stage how you are feeling about the conditions and your own health and energy levels. If you feel fatigued, anxious about the conditions or seasick it is important to tell the leader immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-[...48 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stay within a range of the leader and the group that permits easy communication. DO NOT paddle away from the group. This applies equally at the end of the paddle and at the beginning!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stay within sight. If rock-hopping, make sure that you never paddle through a feature (gap/gully etc) without another paddler watching you. Wait until the feature is clear before you enter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not act recklessly or negligently or in any way that might jeopardise the safety of the group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that equipment used for the trip is suitable for the conditions and is properly maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observe the club’s environmental policy and avoid disturbance to wildlife (sea mammals, birds etc) or damage to habitats during paddling, landing or launching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take all reasonable steps to ensure the safety of the group</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
-  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
   <w:font w:name="Courier New"/>
-  <w:font w:name="Noto Sans Symbols">
+  <w:font w:name="Play">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="15" w:firstLine="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
+      <w:color w:val="0f4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
+      <w:color w:val="0f4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:color w:val="0f4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="0f4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...15 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="15.0" w:type="dxa"/>
+        <w:left w:w="15.0" w:type="dxa"/>
+        <w:bottom w:w="15.0" w:type="dxa"/>
+        <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgl8Q22bPDVI05bYiOck4HU6GUvMA==">CgMxLjA4AHIhMUpsSi1fay1HMkFIRnBTdXBrWWtCSkFhVFpUNWVvM3Rk</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mivSNYmhIwqa28Dg/W0hl2rvV9wWg==">CgMxLjA4AHIhMU9RVUluc0IzMDJnU2owVWNiZEJJOEJmeGlVUDJ1X3VI</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...5 lines deleted...]
-</file>