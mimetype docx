--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -7,374 +7,384 @@
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="0" distR="0">
-            <wp:extent cx="8988303" cy="2292935"/>
+            <wp:extent cx="6020591" cy="1535866"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="2" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8988303" cy="2292935"/>
+                      <a:ext cx="6020591" cy="1535866"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="96"/>
-[...24 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trip planning procedure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="12773.0" w:type="dxa"/>
+        <w:tblW w:w="9519.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-20.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4551"/>
+        <w:gridCol w:w="4968"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4551"/>
+            <w:gridCol w:w="4968"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="247" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+            <w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Created on:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+            <w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="247" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Created by:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justin Davis (chair))</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9360.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-20.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4938"/>
-        <w:gridCol w:w="7835"/>
+        <w:gridCol w:w="4560"/>
+        <w:gridCol w:w="4800"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
-            <w:gridCol w:w="4938"/>
-            <w:gridCol w:w="7835"/>
+            <w:gridCol w:w="4560"/>
+            <w:gridCol w:w="4800"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...159 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document reviewed by John Taylor (safety officer)</w:t>
+              <w:t xml:space="preserve">Document updated and reviewed by John Taylor (safety officer)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">No changes</w:t>
+              <w:t xml:space="preserve">No changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -416,3906 +426,1250 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Hallam, Carolyn Thomson-Easter, Craig McCullough, Duncan Gray, James Neill, Jane Chapman, Jeremy Mortimer, John Taylor, Mark Shakespeare, Rachel Huges, Vance Russell, Robert Wright &amp; Ya Huang.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jun 2026</w:t>
+              <w:t xml:space="preserve">June 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jun 2027</w:t>
+              <w:t xml:space="preserve">Jun 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:tblW w:w="15045.0" w:type="dxa"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important safety rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="-108.0" w:type="dxa"/>
-[...3730 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should involve a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum of 3 paddlers</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should have an </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate co-leader/assistant</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who would be happy leading the same grade of paddle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should have a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">designated shore contact</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – see club shore contact procedure - (this could be another member, a partner or a committee member who would be able to alert the committ</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee and describe the trip plan in the event of emergency). Please share this information on the forum and with your group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should have a participant with </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first aid-training</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please check with your group and make everyone aware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should carry the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety/communications</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equipment</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> described in the grade descriptions. The club has full leader kit available to borrow from Annie Hallam (message her on the forum if you need it).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How to run a club trip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Trip leader proposes sea kayak trip with appropriate date, details of tide-times and tidal range, route, proposed group size, assistant leaders and suggested grading of trip (see website). This is emailed to/discussed with committee members or suggested at a trip-planning meeting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By offering to lead the trip described, the leader is confirming that they have read and agreed to the terms on the TRIP LEADER CHECKLIST on the club website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Trip plan must be approved by at least three committee members, two of whom are experienced paddlers who lead trips at above the grade of the paddle (or at grade D for grade D paddles).. For the trip to gain approval the leader(s) must satisfy the committee that they have recorded appropriate skills, equipment and experience on an TRIP LEADER EXPERIENCE RECORD for a trip of that grade. Committee members who approve the trip must also be in agreement that the trip plan is sensible given the tidal information/likely sea state/weather.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreed Trip is advertised on the calendar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 4</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Near the time of the trip, the Trip leader advertises the trip on the forum with details of proposed route, start and finish times and plan (on the club-trips board). They may also advertise it in outline on the facebook group page but direct paddlers to sign-up only on the forum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At this stage the leader MUST include the statement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘By signing up to join the trip you are agreeing to the terms on the TRIP PARTICIPANT CHECKLIST and RISK ASSESSMENT on the website”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please include for participants a link to take them to the checklist and risk assessment – it is pinned to the club trips board and is also on the website in safety documents. It may be helpful to include a link in your forum post to take people straight to the documents!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 5</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Participants sign-up using the forum. This should be done openly on the club-trips board. However, the leader may want to contact individuals to discuss their suitability for the trip. This may be done using a private message or phone call (contact committee members for contact details if necessary).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure you identify an appropriate shore contact – see </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">club shore contact procedure on forum </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– and make sure they are identified on the forum post with contact details. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure they have details of your trip return time, the route and are left with an electronic or paper copy of the shore contact procedure and the list of committee contacts</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immediately prior to the trip, the Leader confirms on the forum final details including times for ‘on the water’, ‘off the water’ (estimated) , essential equipment (eg helmet) and desirable equipment (VHF etc). Essentials such as buoyancy aid and clothing do not need to be detailed but the leader may want to suggest appropriate clothing if they feel it is necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Every paddle should be immediately preceded by a beach briefing in which the leader checks equipment, gives details of plan, tides, expected conditions and organises paddlers to ensure the safety of the event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency procedures, incident/accident reporting and near miss reporting -  see separate document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:h="11906" w:w="16838" w:orient="landscape"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
-  <w:font w:name="Arial"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
-      <w:start w:val="300"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
@@ -4541,98 +1895,88 @@
       <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat w:val="1"/>
-    <w:rsid w:val="008D60D2"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="008D60D2"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00727860"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
@@ -4947,44 +2291,44 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg0WNcLfCKqz2/I+Tc41K2cVEbEjQ==">CgMxLjA4AHIhMUIxWnA5TUZWVVZjQ0tBWXF5R2M5YVRFYzJidXdMZW1V</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgl8Q22bPDVI05bYiOck4HU6GUvMA==">CgMxLjA4AHIhMUpsSi1fay1HMkFIRnBTdXBrWWtCSkFhVFpUNWVvM3Rk</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Justin Davis</dc:creator>
 </cp:coreProperties>
 </file>