--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,29768 +1,5199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-[...12 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...4 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="6128636" cy="1563428"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="2" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png" descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr descr="A picture containing outdoor, water, sky, boat&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8988303" cy="2292935"/>
+                      <a:ext cx="6128636" cy="1563428"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Club trip grade descriptions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with leader descriptions and equipment requirements)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-20" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9609.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-20.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4938"/>
-        <w:gridCol w:w="7835"/>
+        <w:gridCol w:w="4126"/>
+        <w:gridCol w:w="5483"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4126"/>
+            <w:gridCol w:w="5483"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD3971" w14:paraId="734CB17E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="178" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Document created:</w:t>
+              <w:t xml:space="preserve">Created on:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7835" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>th</w:t>
+              <w:t xml:space="preserve">th</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3971" w14:paraId="60422AB4" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="178" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Author:</w:t>
+              <w:t xml:space="preserve">Created by:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7835" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Justin Davis (chair) and Robert Wright (safety officer)</w:t>
+              <w:t xml:space="preserve">Justin Davis (chair) and Robert Wright (safety officer)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3971" w14:paraId="656D25DD" w14:textId="77777777">
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9810.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-113.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4245"/>
+        <w:gridCol w:w="5460"/>
+        <w:gridCol w:w="105"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4245"/>
+            <w:gridCol w:w="5460"/>
+            <w:gridCol w:w="105"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4938" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Document reviewed by John Taylor (safety officer)</w:t>
+              <w:t xml:space="preserve">Document updated and reviewed by John Taylor (safety officer)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Denotes, changes.</w:t>
+              <w:t xml:space="preserve">Denotes changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7835" w:type="dxa"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>May 2026</w:t>
+              <w:t xml:space="preserve">May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3971" w14:paraId="27526D66" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
-              <w:ind w:left="15"/>
+              <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Reviewed by club committee:</w:t>
+              <w:t xml:space="preserve">Reviewed by club committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Annie Hallam, Carolyn Thomson-Easter, Craig McCullough, Duncan Gray, James Neill, Jane Chapman, Jeremy Mortimer, John Taylor, Mark Shakespeare, Rachel Huges, Vance Russell, Robert Wright &amp; Ya Huang.</w:t>
+              <w:t xml:space="preserve">Annie Hallam, Carolyn Thomson-Easter, Craig McCullough, Duncan Gray, James Neill, Jane Chapman, Jeremy Mortimer, John Taylor, Mark Shakespeare, Rachel Huges, Vance Russell, Robert Wright &amp; Ya Huang.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7835" w:type="dxa"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Jun 2026</w:t>
+              <w:t xml:space="preserve">June 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3971" w14:paraId="203B9AED" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
-              <w:ind w:left="15"/>
+              <w:ind w:left="15" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Next Review due:</w:t>
+              <w:t xml:space="preserve">Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7835" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Jun 2027</w:t>
+              <w:t xml:space="preserve">Jun 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00CD3971">
-[...13451 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important safety rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...1305 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:rPr>
-[...1063 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should involve a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum of 3 paddlers</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...1427 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should have an </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate co-leader/assistant</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who would be happy leading the same grade of paddle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...64 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should have a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">designated shore contact</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (this could be another member, a partner or a committee member who would be able to alert the coastguard and describe the trip plan in the event of emergency). Please share this information on the forum and with your group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There MUST be a first aider on the trip (qualified within the last three years (at least the 8 hour outdoor course)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also check with your group who is first-aid trained and make everyone aware.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader MUST have completed the online ‘Introduction to safeguarding training’ within the last 3 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...2853 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:rPr>
-[...1333 lines deleted...]
-        </w:numPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every trip should carry the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety/communications</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equipment</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> described in the grade descriptions. The club has full leader kit available to borrow from Annie Hallam (message her on the forum if you need it).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grade A trip</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- limits of operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General club paddle on sheltered water with light wind F3 or less). Open to all paddlers in the club. A leisurely trip with plenty of stops, scenery, etc. Not a strenuous outing, but hopefully good fun... (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if the wind is stronger or finishes in darkness this would become a grade B trip).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beaulieu river from Bucklers Hard to Beaulieu river</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hamble river Swanwick to Curbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Itchen Bridge to Woodmill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:rPr>
-[...2379 lines deleted...]
-        </w:numPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A club trip at grade A would be expected to carry </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a mobile phone, towline, spare paddle and a first-aid kit and spare warm clothing. If the trip might involve paddling after dark, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paddlers should carry a light -  this would turn a grade A trip into a grade B trip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:rPr>
-[...955 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader should aways have experience of paddling in conditions more severe than the trip they are leading.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader could:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hold a touring/ sea kayak award/be qualified at </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Sea kayak leader’ level (or above).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader has extensive recent experience of paddling in level A conditions in the location and experience of leading groups of paddlers in the possible conditions. The leader can demonstrate an assisted rescue and how to tow another paddler (e.g. in club rescue practice sessions). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There MUST be a first aider on the trip (qualified within the last three years</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(at least the 8 hour outdoor course)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also check with your group who else is first-aid trained and make everyone aware.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader MUST have completed the online ‘Introduction to safeguarding training’ within the last 3 years.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grade B trip - limits of operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generally coastal paddles staying close to shore -</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potentially some slightly choppy seas, wind below force 4, tide approx 2 knots max. Plenty of opportunity for landing and resting. You are not</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required to be able to roll or self-rescue. These trips </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will not</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involve open crossings (e.g to the isle of Wight). It will be specified if any specific previous experience is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is helpful if participants have practiced rescue and towing techniques and some may carry their own towline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepe to Calshot,  Lymington-Keyhaven, Lymington – Lepe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hillhead-Gilkicker point, Warsash – Hillhead, Poole harbour, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eling-Hythe (although this is a busy shipping/boating area and the leader/participants should be vigilant about shipping movements and other smaller craft)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Equipment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000002B2" w14:textId="77777777" w:rsidR="00CD3971" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:bCs/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A club trip at grade B would be expected to carry at least a mobile phone, first-aid kit, towline, spare paddle and spare warm clothing.  If the trip might involve paddling after dark, paddlers should carry a light.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader may also decide to carry a VHF radio and an emergency shelter under certain conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...30 lines deleted...]
-      <w:pPr>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader should aways have experience of paddling at the grade above the trip they are leading.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader could:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hold a touring/ sea kayak award/be qualified at </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Sea kayak leader’ level (or above).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader has extensive recent experience of paddling in level C conditions in the location and extensive experience of leading groups of paddlers in the possible conditions. The leader can demonstrate current skills in essential rescue/towing skills (e.g. in club rescue practice sessions). They may have completed the</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PUK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea kayak leader training and the coastal navigation/ tidal planning courses </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have extensive experience of planning trips close to the shore in tidal conditions in this location. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There MUST be a first aider on the trip (qualified within the last three years</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(at least the 8 hour outdoor course)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also check with your group who else is first-aid trained and make everyone aware.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader MUST have completed the online ‘Introduction to safeguarding training’ within the last 3 years.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grade C trip - limits of operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More testing/advanced conditions or longer paddles where paddle fitness is important. Potentially some choppy seas, wind force 4 or less, tide approx. 2 knots max. Swell up to 1m.  Longer gaps (up to 2Nm) between landing opportunities (more committing paddles) with the potential for more difficult landings and some moderate surf on some trips. All trips across the Solent to the Isle of Wight will be at this level or higher due to the strong tidal flow in the Solent.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NB A trip to the Needles on the Isle of Wight could also expose a group to local stretches of fast-moving water (up to 4kts on Springs) through Hurst gap and also at the Needles race which would make it a grade D trip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paddlers on the trip would be well known to the leader who would have knowledge of their paddling skills before the trip. They would have recently practiced rescue and towing techniques and MUST be able to re-enter their boat in an assisted rescue in the conditions described.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants MUST carry their own towline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader should aways have experience of paddling in conditions more severe than the trip they are leading.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader could be</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualified at </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Sea kayak leader’ level </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader has extensive recent experience of paddling in level C conditions in the location and extensive experience of planning trips and leading groups of paddlers in the possible conditions in the location. The leader can demonstrate a high level of current skills in essential rescue/towing skills (e.g. in club rescue practice sessions). They are likely to have completed the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea kayak leader training and coastal navigation/tidal planning courses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There MUST be a first aider on the trip (qualified within the last three years</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(at least the 8 hour outdoor course)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also check with your group who else is first-aid trained and make everyone aware.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader MUST have completed the online ‘Introduction to safeguarding training’ within the last 3 years.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A club trip at grade C would be expected to carry a VHF radio as well as a secondary means of attracting attention (e.g. mobile phone/plb/flares/electronic flare) and a first-aid kit, warm spare clothing, spare paddle, kayak repair kit and emergency shelter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepe to Gurnard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepe/Lymington/Keyhaven to Newtown Creek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepe to Wootton Creek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lymington – Newtown Creek (Be vigilant as the Lymington-Yarmouth ferry operates in the area and tidal flows are strong).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ringstead to Kimmeridge bay (F3/0.5m swell)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grade D trip </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These trips are for advanced/experienced paddlers who are capable of looking after themselves in fairly testing conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These trips may well extend beyond the technical Sea kayak leader remit (old 4*). They may include wind at the top end of F4 or above and swell of more than 1 metre.  Ideally you would have a reliable roll in 'moderate' seas (1 m waves and above), be highly proficient and well-practised at assisted rescues and towing techniques and be able to execute a self-rescue if required. The trip may involve landing through surf or paddling through tide-races. There may be extended stretches (above 2 Nm) without the opportunity to land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paddlers on the trip would be very well-known to the leader (or another leader with detailed recent first-hand knowledge of their paddling skills). Participants MUST carry their own towline and may well carry their own vhf/plb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The grade D trip covers all paddles above grade C.  The level of demand will depend on the wind speed/direction and tidal conditions and season and there is likely to be a high degree of ‘dynamic, on-the-water’ risk assessment and decision-making in addition to detailed advance trip-planning. These are possible examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trips involving Tide-race conditions (if there is swell or wind):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hurst gap tide-race </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Needles tide-race </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peveril Point (Swanage) tide-race</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Old Harry tide race</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exposed open-crossings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keyhaven-Needles (crossing from spit to Fort Albert)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keyhaven Spit-Needles across Shingles </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exposed stretches of coast</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Needles - Freshwater </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kimmeridge – Swanage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lulworth – Kimmeridge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A club trip at grade D </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MUST</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry a VHF radio and other means of attracting attention (e.g. plb/flares/electronic flare) and a first-aid kit, repair kit, warm spare clothes and emergency shelter. It is likely that most participants would carry their own personal emergency location equipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader should aways have experience of paddling in conditions more severe than the trip they are leading.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader could be</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualified at </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK ‘</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advance sea leader’ level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualified at </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUK</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Sea kayak leader’ level with significant experience of paddling in the range of level D conditions in the location and significant experience of leading groups of paddlers in the possible conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader has extensive recent experience of paddling in level D conditions in the location and extensive experience of leading groups of paddlers in the possible conditions. The leader can demonstrate a high level of current skills in essential rescue/towing skills (e.g. in club rescue practice sessions). They are likely to have completed the BC sea kayak leader training and open-water navigation/ tidal planning courses or have extensive experience of planning sea trips in tidal conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There MUST be a first aider on the trip (qualified within the last three years</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(at least the 8 hour outdoor course)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...239 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also check with your group who else is first-aid trained and make everyone aware.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...372 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The leader MUST have completed the online ‘Introduction to safeguarding training’ within the last 3 years.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1112 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="991" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...62 lines deleted...]
-    <w:embedRegular r:id="rId10" w:fontKey="{03EBC5D6-5DE3-0E4A-9E31-62551791FBF8}"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...175 lines deleted...]
-    <w:tmpl w:val="C33C4A70"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...453 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="806703989">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...18 lines deleted...]
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{AF3D5EA1-A2DD-D94E-878E-2BD2CC261F88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...36 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="00263B80"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00263B80"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat w:val="1"/>
+    <w:rsid w:val="001B6E03"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="1"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
-[...3 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...165 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjE4Rh/ws9jNFWIir9iAmwoRudlBw==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCSjljZXMwURAIGgtBQUFCSjljZXMwURoaCgExEhUKEwgEKg8KC0FBQUJKOWNlczBZEAEaJwoBMhIiCiAIBCocCgtBQUFCSjljZXN6URAIGgtBQUFCSjljZXN6URoaCgEzEhUKEwgEKg8KC0FBQUJKOWNlczBFEAEaJwoBNBIiCiAIBCocCgtBQUFCSjljZXN6YxAIGgtBQUFCSjljZXN6YxonCgE1EiIKIAgEKhwKC0FBQUJKOWNlc3p3EAgaC0FBQUJKOWNlc3p3GicKATYSIgogCAQqHAoLQUFBQjN6WnBqVlkQCBoLQUFBQjN6WnBqVlkaJwoBNxIiCiAIBCocCgtBQUFCSjljZXN6RRAIGgtBQUFCSjljZXN6RRoaCgE4EhUKEwgEKg8KC0FBQUJKOWNlc3pvEAEaJwoBORIiCiAIBCocCgtBQUFCSjljZXN6TRAIGgtBQUFCSjljZXN6TRooCgIxMBIiCiAIBCocCgtBQUFCSjljZXMwQRAIGgtBQUFCSjljZXMwQRooCgIxMRIiCiAIBCocCgtBQUFCSjljZXN5NBAIGgtBQUFCSjljZXN5NBooCgIxMhIiCiAIBCocCgtBQUFCSjljZXN5OBAIGgtBQUFCSjljZXN5OBooCgIxMxIiCiAIBCocCgtBQUFCSjljZXN6axAIGgtBQUFCSjljZXN6axobCgIxNBIVChMIBCoPCgtBQUFCSjljZXMwVRABGhsKAjE1EhUKEwgEKg8KC0FBQUJKOWNlc3o4EAQaGwoCMTYSFQoTCAQqDwoLQUFBQko5Y2VzejgQBBooCgIxNxIiCiAIBCocCgtBQUFCSjljZXN6SRAIGgtBQUFCSjljZXN6SRooCgIxOBIiCiAIBCocCgtBQUFCSjljZXMwTRAIGgtBQUFCSjljZXMwTRooCgIxORIiCiAIBCocCgtBQUFCSjljZXN6VRAIGgtBQUFCSjljZXN6VRobCgIyMBIVChMIBCoPCgtBQUFCSjljZXN6WRAEGjYKAjIxEjAKBDoCCAIKEwgEKg8KC0FBQUJKOWNlc3pZEAQKEwgEKg8KC0FBQUJKOWNlc3pZEAMaGwoCMjISFQoTCAQqDwoLQUFBQko5Y2VzenMQBBobCgIyMxIVChMIBCoPCgtBQUFCSjljZXN6cxAEGhsKAjI0EhUKEwgEKg8KC0FBQUJKOWNlc3pnEAQaGwoCMjUSFQoTCAQqDwoLQUFBQko5Y2VzemcQBBooCgIyNhIiCiAIBCocCgtBQUFCSjljZXN6QRAIGgtBQUFCSjljZXN6QRooCgIyNxIiCiAIBCocCgtBQUFCSjljZXMwSRAIGgtBQUFCSjljZXMwSSKzAwoLQUFBQko5Y2VzenMS2wIKC0FBQUJKOWNlc3pzEgtBQUFCSjljZXN6cxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLQmFycmllIEhvd2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMDwx9/eMTjA8Mff3jFKNAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGgzC19rkAQYiBAgCEAFyRgoLQmFycmllIEhvd2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV8xMYgBAZoBBggAEAAYALABALgBAcgBABjA8Mff3jEgwPDH394xMABCNnN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV8xMSKTAwoLQUFBQko5Y2VzencS6QIKC0FBQUJKOWNlc3p3EgtBQUFCSjljZXN6dxo1Cgl0ZXh0L2h0bWwSKHdoeSBkbyB0aGV5IG5lZWQgdG8gY2Fycnkgd3JpdHRlbiBub3Rlcz8iNgoKdGV4dC9wbGFpbhIod2h5IGRvIHRoZXkgbmVlZCB0byBjYXJyeSB3cml0dGVuIG5vdGVzPypECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwKvh3t4xOMCr4d7eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEqEih3aHkgZG8gdGhleSBuZWVkIHRvIGNhcnJ5IHdyaXR0ZW4gbm90ZXM/sAEAuAEByAEAGMCr4d7eMSDAq+He3jEwAEIIa2l4LmNtdDMisQMKC0FBQUJKOWNlc3o4EtoCCgtBQUFCSjljZXN6OBILQUFBQko5Y2VzejgaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCA9LHf3jE4gPSx394xSjQKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoMwtfa5AEGIgQIAhABckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfN4gBAZoBBggAEAAYALABALgBAcgBABiA9LHf3jEggPSx394xMABCNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV83ItYJCgtBQUFCSjljZXN6axKrCQoLQUFBQko5Y2VzemsSC0FBQUJKOWNlc3prGsoCCgl0ZXh0L2h0bWwSvAJJIHRoaW5rIHRoaXMgbmVlZHMgcmV3b3JkaW5nLiAgV2hhdCBpZiBzb21lb25lIHNsaXBzIGFuZCBodXJ0cyB0aGVtc2VsdmVzIGFuZCBtYWtlcyBhIGNsYWltIGFnYWluc3QgdGhlIGNsdWIgc3RhdGluZyB0aGF0IHRoZSBsZWFkZXIgZGlkbuKAmXQgZmluZCB0aGUgc2FmZXN0IHBvc3NpYmxlIGxhbmRpbmcgc3BvdD8gIEhvdyBkbyB5b3UgZGVmaW5lIHRoZSBzYWZlc3QgcG9zc2libGUgbGFuZGluZyBzcG90PyAgV2hhdCBpcyBpdCBpbiByZWxhdGlvbiB0bz8gIEEgc2xpcHdheSAyIG1pbGVzIGF3YXk/ICBTb21ld2hlcmUgZWxzZSBvbiB0aGUgYmVhY2g/IssCCgp0ZXh0L3BsYWluErwCSSB0aGluayB0aGlzIG5lZWRzIHJld29yZGluZy4gIFdoYXQgaWYgc29tZW9uZSBzbGlwcyBhbmQgaHVydHMgdGhlbXNlbHZlcyBhbmQgbWFrZXMgYSBjbGFpbSBhZ2FpbnN0IHRoZSBjbHViIHN0YXRpbmcgdGhhdCB0aGUgbGVhZGVyIGRpZG7igJl0IGZpbmQgdGhlIHNhZmVzdCBwb3NzaWJsZSBsYW5kaW5nIHNwb3Q/ICBIb3cgZG8geW91IGRlZmluZSB0aGUgc2FmZXN0IHBvc3NpYmxlIGxhbmRpbmcgc3BvdD8gIFdoYXQgaXMgaXQgaW4gcmVsYXRpb24gdG8/ICBBIHNsaXB3YXkgMiBtaWxlcyBhd2F5PyAgU29tZXdoZXJlIGVsc2Ugb24gdGhlIGJlYWNoPypECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwMqq394xOMDKqt/eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgG/AhK8AkkgdGhpbmsgdGhpcyBuZWVkcyByZXdvcmRpbmcuICBXaGF0IGlmIHNvbWVvbmUgc2xpcHMgYW5kIGh1cnRzIHRoZW1zZWx2ZXMgYW5kIG1ha2VzIGEgY2xhaW0gYWdhaW5zdCB0aGUgY2x1YiBzdGF0aW5nIHRoYXQgdGhlIGxlYWRlciBkaWRu4oCZdCBmaW5kIHRoZSBzYWZlc3QgcG9zc2libGUgbGFuZGluZyBzcG90PyAgSG93IGRvIHlvdSBkZWZpbmUgdGhlIHNhZmVzdCBwb3NzaWJsZSBsYW5kaW5nIHNwb3Q/ICBXaGF0IGlzIGl0IGluIHJlbGF0aW9uIHRvPyAgQSBzbGlwd2F5IDIgbWlsZXMgYXdheT8gIFNvbWV3aGVyZSBlbHNlIG9uIHRoZSBiZWFjaD+wAQC4AQHIAQAYwMqq394xIMDKqt/eMTAAQglraXguY210MTEiswMKC0FBQUJKOWNlc3pvEtwCCgtBQUFCSjljZXN6bxILQUFBQko5Y2Vzem8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAqPfe3jE4gKj33t4xSjYKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoOwtfa5AEIGgYKAhAUEAFyRgoLQmFycmllIEhvd2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV8ziAEBmgEGCAAQABgAsAEAuAEByAEAGICo997eMSCAqPfe3jEwAEI1c3VnZ2VzdElkSW1wb3J0ODBhOTRiYTctZjVlMC00ODJhLWIzYjgtOTdjZDRmMTAwNDExXzMizwMKC0FBQUJKOWNlc3pjEqUDCgtBQUFCSjljZXN6YxILQUFBQko5Y2VzemMaSQoJdGV4dC9odG1sEjxuZWVkIHRvIG1ha2Ugc3VyZSB0aGlzIHRpZXMgdXAgd2l0aCB0aGUgc3RhdGVtZW50IGF0IHRoZSB0b3AiSgoKdGV4dC9wbGFpbhI8bmVlZCB0byBtYWtlIHN1cmUgdGhpcyB0aWVzIHVwIHdpdGggdGhlIHN0YXRlbWVudCBhdCB0aGUgdG9wKkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDg1t3e3jE44Nbd3t4xckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAT4SPG5lZWQgdG8gbWFrZSBzdXJlIHRoaXMgdGllcyB1cCB3aXRoIHRoZSBzdGF0ZW1lbnQgYXQgdGhlIHRvcLABALgBAcgBABjg1t3e3jEg4Nbd3t4xMABCCGtpeC5jbXQyIrMDCgtBQUFCSjljZXMwWRLcAgoLQUFBQko5Y2VzMFkSC0FBQUJKOWNlczBZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwIXE3t4xOMCFxN7eMUo2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCBoGCgIQFBABckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfMYgBAZoBBggAEAAYALABALgBAcgBABjAhcTe3jEgwIXE3t4xMABCNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV8xIrMDCgtBQUFCSjljZXN6ZxLbAgoLQUFBQko5Y2VzemcSC0FBQUJKOWNlc3pnGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwPDH394xOMDwx9/eMUo0CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDMLX2uQBBiIECAIQAXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0ODBhOTRiYTctZjVlMC00ODJhLWIzYjgtOTdjZDRmMTAwNDExXzE0iAEBmgEGCAAQABgAsAEAuAEByAEAGMDwx9/eMSDA8Mff3jEwAEI2c3VnZ2VzdElkSW1wb3J0ODBhOTRiYTctZjVlMC00ODJhLWIzYjgtOTdjZDRmMTAwNDExXzE0IrkDCgtBQUFCSjljZXN6WRLiAgoLQUFBQko5Y2VzelkSC0FBQUJKOWNlc3pZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwPDH394xOMDwx9/eMUo8CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFMLX2uQBDiIECFIQASIGCA0IDhABckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfOIgBAZoBBggAEAAYALABALgBAcgBABjA8Mff3jEgwPDH394xMABCNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV84Is4ECgtBQUFCSjljZXN5OBKjBAoLQUFBQko5Y2VzeTgSC0FBQUJKOWNlc3k4GnMKCXRleHQvaHRtbBJmdGhpbmsgd2Ugc2hvdWxkIG1ha2UgaXQgY2xlYXIgdGhpcyBpcyBhbiBhY3Rpb24gZm9yIHRoZSBwYWRkbGVyIGFzIHRoZSB0cmlwIGxlYWRlciBjYW7igJl0IGVuc3VyZSB0aGlzInQKCnRleHQvcGxhaW4SZnRoaW5rIHdlIHNob3VsZCBtYWtlIGl0IGNsZWFyIHRoaXMgaXMgYW4gYWN0aW9uIGZvciB0aGUgcGFkZGxlciBhcyB0aGUgdHJpcCBsZWFkZXIgY2Fu4oCZdCBlbnN1cmUgdGhpcypECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4KKY394xOOCimN/eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgFoEmZ0aGluayB3ZSBzaG91bGQgbWFrZSBpdCBjbGVhciB0aGlzIGlzIGFuIGFjdGlvbiBmb3IgdGhlIHBhZGRsZXIgYXMgdGhlIHRyaXAgbGVhZGVyIGNhbuKAmXQgZW5zdXJlIHRoaXOwAQC4AQHIAQAY4KKY394xIOCimN/eMTAAQglraXguY210MTAiqQQKC0FBQUJKOWNlczBREv8DCgtBQUFCSjljZXMwURILQUFBQko5Y2VzMFEaZwoJdGV4dC9odG1sElpwcmVzdW1hYmx5IHdobyB0aGUgZmlyc3QgYWlkZXIgaXM/ICBEb2VzIHRoaXMgbWVhbiBhIHRyaXAgc2hvdWxkbuKAmXQgcHJvY2VlZCB3aXRob3V0IG9uZT8iaAoKdGV4dC9wbGFpbhJacHJlc3VtYWJseSB3aG8gdGhlIGZpcnN0IGFpZGVyIGlzPyAgRG9lcyB0aGlzIG1lYW4gYSB0cmlwIHNob3VsZG7igJl0IHByb2NlZWQgd2l0aG91dCBvbmU/KkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAr8ve3jE4gK/L3t4xckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAVwSWnByZXN1bWFibHkgd2hvIHRoZSBmaXJzdCBhaWRlciBpcz8gIERvZXMgdGhpcyBtZWFuIGEgdHJpcCBzaG91bGRu4oCZdCBwcm9jZWVkIHdpdGhvdXQgb25lP7ABALgBAcgBABiAr8ve3jEggK/L3t4xMABCCGtpeC5jbXQwIrMDCgtBQUFCSjljZXMwVRLcAgoLQUFBQko5Y2VzMFUSC0FBQUJKOWNlczBVGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwMqq394xOMDKqt/eMUo2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCBoGCgIQFBABckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfNIgBAZoBBggAEAAYALABALgBAcgBABjAyqrf3jEgwMqq394xMABCNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV80IsgFCgtBQUFCSjljZXN6URKeBQoLQUFBQko5Y2VzelESC0FBQUJKOWNlc3pRGpsBCgl0ZXh0L2h0bWwSjQF0aGV5IHByb2JhYmx5IHdvbuKAmXQga25vdyB0aGlzIGF0IHRoZSB0aW1lIG9mIHBvc3RpbmcuICBEbyB3ZSBuZWVkIHRvIHNheSB0aGF0IHRoaXMgc2hvdWxkIGJlIGNvbmZpcm1lZCBubyBsYXRlciB0aGFuIGRheSBiZWZvcmUgdGhlIHBhZGRsZT8inAEKCnRleHQvcGxhaW4SjQF0aGV5IHByb2JhYmx5IHdvbuKAmXQga25vdyB0aGlzIGF0IHRoZSB0aW1lIG9mIHBvc3RpbmcuICBEbyB3ZSBuZWVkIHRvIHNheSB0aGF0IHRoaXMgc2hvdWxkIGJlIGNvbmZpcm1lZCBubyBsYXRlciB0aGFuIGRheSBiZWZvcmUgdGhlIHBhZGRsZT8qRAoLQmFycmllIEhvd2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCDz97eMTjgg8/e3jFyRgoLQmFycmllIEhvd2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBkAESjQF0aGV5IHByb2JhYmx5IHdvbuKAmXQga25vdyB0aGlzIGF0IHRoZSB0aW1lIG9mIHBvc3RpbmcuICBEbyB3ZSBuZWVkIHRvIHNheSB0aGF0IHRoaXMgc2hvdWxkIGJlIGNvbmZpcm1lZCBubyBsYXRlciB0aGFuIGRheSBiZWZvcmUgdGhlIHBhZGRsZT+wAQC4AQHIAQAY4IPP3t4xIOCDz97eMTAAQghraXguY210MSKoBQoLQUFBQko5Y2VzMEkS/QQKC0FBQUJKOWNlczBJEgtBQUFCSjljZXMwSRqQAQoJdGV4dC9odG1sEoIBdGhpcyBzZWN0aW9uIG5lZWRzIHJld3JpdGluZyBhcyBpdCBjb250cmFkaWN0cyBpdHNlbGYuICBNYWtlIHN1cmUgdGhlIGNvYXN0Z3VhcmQga25vdyBiZWZvcmUgYW5kIHRoZW4gbWF5IGRlY2lkZSBvbiBjZXJ0YWluIHRyaXBzLiKRAQoKdGV4dC9wbGFpbhKCAXRoaXMgc2VjdGlvbiBuZWVkcyByZXdyaXRpbmcgYXMgaXQgY29udHJhZGljdHMgaXRzZWxmLiAgTWFrZSBzdXJlIHRoZSBjb2FzdGd1YXJkIGtub3cgYmVmb3JlIGFuZCB0aGVuIG1heSBkZWNpZGUgb24gY2VydGFpbiB0cmlwcy4qRAoLQmFycmllIEhvd2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMDD1t/eMTjAw9bf3jFyRgoLQmFycmllIEhvd2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBhQESggF0aGlzIHNlY3Rpb24gbmVlZHMgcmV3cml0aW5nIGFzIGl0IGNvbnRyYWRpY3RzIGl0c2VsZi4gIE1ha2Ugc3VyZSB0aGUgY29hc3RndWFyZCBrbm93IGJlZm9yZSBhbmQgdGhlbiBtYXkgZGVjaWRlIG9uIGNlcnRhaW4gdHJpcHMusAEAuAEByAEAGMDD1t/eMSDAw9bf3jEwAEIJa2l4LmNtdDE2IsoDCgtBQUFCSjljZXN6VRKfAwoLQUFBQko5Y2VzelUSC0FBQUJKOWNlc3pVGkcKCXRleHQvaHRtbBI6SXQgZmVlbHMgbGlrZSB3ZSBuZWVkIGEgc2VwYXJhdGUgYmVhY2ggYnJpZWZpbmcgY2hlY2tsaXN0PyJICgp0ZXh0L3BsYWluEjpJdCBmZWVscyBsaWtlIHdlIG5lZWQgYSBzZXBhcmF0ZSBiZWFjaCBicmllZmluZyBjaGVja2xpc3Q/KkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAx8Df3jE4gMfA394xckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqATwSOkl0IGZlZWxzIGxpa2Ugd2UgbmVlZCBhIHNlcGFyYXRlIGJlYWNoIGJyaWVmaW5nIGNoZWNrbGlzdD+wAQC4AQHIAQAYgMfA394xIIDHwN/eMTAAQglraXguY210MTQijgQKC0FBQUJKOWNlc3k0EuQDCgtBQUFCSjljZXN5NBILQUFBQko5Y2VzeTQaXgoJdGV4dC9odG1sElFJcyBpdCByZWFsaXN0aWMgdG8gYXNrIGZvciB0aGlzPyAgV2hhdCBpZiBhIGxlYWRlciBkb2VzbuKAmXQgaGF2ZSB0aGlzIGtub3dsZWRnZT8iXwoKdGV4dC9wbGFpbhJRSXMgaXQgcmVhbGlzdGljIHRvIGFzayBmb3IgdGhpcz8gIFdoYXQgaWYgYSBsZWFkZXIgZG9lc27igJl0IGhhdmUgdGhpcyBrbm93bGVkZ2U/KkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgzJ/f3jE4oMyf394xckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAVMSUUlzIGl0IHJlYWxpc3RpYyB0byBhc2sgZm9yIHRoaXM/ICBXaGF0IGlmIGEgbGVhZGVyIGRvZXNu4oCZdCBoYXZlIHRoaXMga25vd2xlZGdlP7ABALgBAcgBABigzJ/f3jEgoMyf394xMABCCGtpeC5jbXQ5ItYDCgtBQUFCSjljZXMwTRKrAwoLQUFBQko5Y2VzME0SC0FBQUJKOWNlczBNGksKCXRleHQvaHRtbBI+ZG9lcyB0aGlzIGNvbnRyYWRpY3QgZmlyc3Qgc2VjdGlvbiB3aGljaCBkb2VzbuKAmXQgc2F5IGlkZWFsbHkiTAoKdGV4dC9wbGFpbhI+ZG9lcyB0aGlzIGNvbnRyYWRpY3QgZmlyc3Qgc2VjdGlvbiB3aGljaCBkb2VzbuKAmXQgc2F5IGlkZWFsbHkqRAoLQmFycmllIEhvd2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKDyvN/eMTig8rzf3jFyRgoLQmFycmllIEhvd2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBQBI+ZG9lcyB0aGlzIGNvbnRyYWRpY3QgZmlyc3Qgc2VjdGlvbiB3aGljaCBkb2VzbuKAmXQgc2F5IGlkZWFsbHmwAQC4AQHIAQAYoPK8394xIKDyvN/eMTAAQglraXguY210MTMixAMKC0FBQUJKOWNlc3pJEpkDCgtBQUFCSjljZXN6SRILQUFBQko5Y2VzekkaRQoJdGV4dC9odG1sEjhuZWVkIHRvIGVuc3VyZSBzYW1lIHRlcm1pbm9sb2d5IGFzIG90aGVyIGxhbmRpbmcgc2VjdGlvbiJGCgp0ZXh0L3BsYWluEjhuZWVkIHRvIGVuc3VyZSBzYW1lIHRlcm1pbm9sb2d5IGFzIG90aGVyIGxhbmRpbmcgc2VjdGlvbipECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4Mi1394xOODItd/eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgE6EjhuZWVkIHRvIGVuc3VyZSBzYW1lIHRlcm1pbm9sb2d5IGFzIG90aGVyIGxhbmRpbmcgc2VjdGlvbrABALgBAcgBABjgyLXf3jEg4Mi1394xMABCCWtpeC5jbXQxMiL4AgoLQUFBQko5Y2VzMEESzgIKC0FBQUJKOWNlczBBEgtBQUFCSjljZXMwQRosCgl0ZXh0L2h0bWwSH2lzIGl0IHdvcnRoIHJlY29tbWVuZGluZyBzZnRyeD8iLQoKdGV4dC9wbGFpbhIfaXMgaXQgd29ydGggcmVjb21tZW5kaW5nIHNmdHJ4PypECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoPmQ394xOKD5kN/eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEhEh9pcyBpdCB3b3J0aCByZWNvbW1lbmRpbmcgc2Z0cng/sAEAuAEByAEAGKD5kN/eMSCg+ZDf3jEwAEIIa2l4LmNtdDgi3gMKC0FBQUJKOWNlc3pNErQDCgtBQUFCSjljZXN6TRILQUFBQko5Y2Vzek0aTgoJdGV4dC9odG1sEkFUaGlzIGlzIGNvbmZ1c2luZyBhcyBhdCBmaXJzdCBnbGFuY2UgaXQgc2VlbXMgdG8gY29udHJhZGljdCBhYm92ZSJPCgp0ZXh0L3BsYWluEkFUaGlzIGlzIGNvbmZ1c2luZyBhcyBhdCBmaXJzdCBnbGFuY2UgaXQgc2VlbXMgdG8gY29udHJhZGljdCBhYm92ZSpECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwKSN394xOMCkjd/eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgFDEkFUaGlzIGlzIGNvbmZ1c2luZyBhcyBhdCBmaXJzdCBnbGFuY2UgaXQgc2VlbXMgdG8gY29udHJhZGljdCBhYm92ZbABALgBAcgBABjApI3f3jEgwKSN394xMABCCGtpeC5jbXQ3IrMDCgtBQUFCSjljZXMwRRLcAgoLQUFBQko5Y2VzMEUSC0FBQUJKOWNlczBFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoK3W3t4xOKCt1t7eMUo2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCBoGCgIQFBABckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfMogBAZoBBggAEAAYALABALgBAcgBABigrdbe3jEgoK3W3t4xMABCNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV8yIt8DCgtBQUFCSjljZXN6QRK0AwoLQUFBQko5Y2VzekESC0FBQUJKOWNlc3pBGk4KCXRleHQvaHRtbBJBZmVlbHMgbGlrZSByZXBldGl0aW9uLiAgSSB0aGluayB0aGVyZSBjb3VsZCBiZSBzb21lIGNvbnNvbGlkYXRpb24iTwoKdGV4dC9wbGFpbhJBZmVlbHMgbGlrZSByZXBldGl0aW9uLiAgSSB0aGluayB0aGVyZSBjb3VsZCBiZSBzb21lIGNvbnNvbGlkYXRpb24qRAoLQmFycmllIEhvd2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMICaz9/eMTiAms/f3jFyRgoLQmFycmllIEhvd2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBQxJBZmVlbHMgbGlrZSByZXBldGl0aW9uLiAgSSB0aGluayB0aGVyZSBjb3VsZCBiZSBzb21lIGNvbnNvbGlkYXRpb26wAQC4AQHIAQAYgJrP394xIICaz9/eMTAAQglraXguY210MTUi0QIKC0FBQUJKOWNlc3pFEqcCCgtBQUFCSjljZXN6RRILQUFBQko5Y2VzekUaHwoJdGV4dC9odG1sEhJhbnkgcmVhc29uIGluIHJlZD8iIAoKdGV4dC9wbGFpbhISYW55IHJlYXNvbiBpbiByZWQ/KkQKC0JhcnJpZSBIb3dlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDA/u/e3jE4wP7v3t4xckYKC0JhcnJpZSBIb3dlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqARQSEmFueSByZWFzb24gaW4gcmVkP7ABALgBAcgBABjA/u/e3jEgwP7v3t4xMABCCGtpeC5jbXQ2IqwHCgtBQUFCM3pacGpWWRKCBwoLQUFBQjN6WnBqVlkSC0FBQUIzelpwalZZGucBCgl0ZXh0L2h0bWwS2QFJcyB0aGlzIHRoaW5raW5nIGFib3V0IGEgZ3JvdXAgd2hpY2ggaXMgc3VkZGVubHkgY2F1Z2h0IGluIGZvZz8gIEkgdGhpbmsgZXZlbiBjcm9zc2luZyBhIGhhcmJvdXIgbGlrZSBDaGljaGVzdGVyIGNhbiBnZXQgZGlzb3JpZW50YXRpbmcgZXZlbiBpbiBjbGVhciB3ZWF0aGVyIGFuZCB5b3UgY2FuIGVuZCB1cCBmb2xsb3dpbmcgdGhlIHdyb25nIGNoYW5uZWwgZm9yIGV4YW1wbGUuIugBCgp0ZXh0L3BsYWluEtkBSXMgdGhpcyB0aGlua2luZyBhYm91dCBhIGdyb3VwIHdoaWNoIGlzIHN1ZGRlbmx5IGNhdWdodCBpbiBmb2c/ICBJIHRoaW5rIGV2ZW4gY3Jvc3NpbmcgYSBoYXJib3VyIGxpa2UgQ2hpY2hlc3RlciBjYW4gZ2V0IGRpc29yaWVudGF0aW5nIGV2ZW4gaW4gY2xlYXIgd2VhdGhlciBhbmQgeW91IGNhbiBlbmQgdXAgZm9sbG93aW5nIHRoZSB3cm9uZyBjaGFubmVsIGZvciBleGFtcGxlLipECgtCYXJyaWUgSG93ZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4Kns3t4xOOCp7N7eMXJGCgtCYXJyaWUgSG93ZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgHcARLZAUlzIHRoaXMgdGhpbmtpbmcgYWJvdXQgYSBncm91cCB3aGljaCBpcyBzdWRkZW5seSBjYXVnaHQgaW4gZm9nPyAgSSB0aGluayBldmVuIGNyb3NzaW5nIGEgaGFyYm91ciBsaWtlIENoaWNoZXN0ZXIgY2FuIGdldCBkaXNvcmllbnRhdGluZyBldmVuIGluIGNsZWFyIHdlYXRoZXIgYW5kIHlvdSBjYW4gZW5kIHVwIGZvbGxvd2luZyB0aGUgd3JvbmcgY2hhbm5lbCBmb3IgZXhhbXBsZS6wAQC4AQHIAQAY4Kns3t4xIOCp7N7eMTAAQghraXguY210NTIIaC5namRneHMyCWguMzBqMHpsbDIJaC4xZm9iOXRlOABqRQo2c3VnZ2VzdElkSW1wb3J0ODBhOTRiYTctZjVlMC00ODJhLWIzYjgtOTdjZDRmMTAwNDExXzExEgtCYXJyaWUgSG93ZWpECjVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfNxILQmFycmllIEhvd2VqRAo1c3VnZ2VzdElkSW1wb3J0ODBhOTRiYTctZjVlMC00ODJhLWIzYjgtOTdjZDRmMTAwNDExXzMSC0JhcnJpZSBIb3dlakQKNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV8xEgtCYXJyaWUgSG93ZWpFCjZzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfMTQSC0JhcnJpZSBIb3dlakQKNXN1Z2dlc3RJZEltcG9ydDgwYTk0YmE3LWY1ZTAtNDgyYS1iM2I4LTk3Y2Q0ZjEwMDQxMV84EgtCYXJyaWUgSG93ZWpECjVzdWdnZXN0SWRJbXBvcnQ4MGE5NGJhNy1mNWUwLTQ4MmEtYjNiOC05N2NkNGYxMDA0MTFfNBILQmFycmllIEhvd2VqRAo1c3VnZ2VzdElkSW1wb3J0ODBhOTRiYTctZjVlMC00ODJhLWIzYjgtOTdjZDRmMTAwNDExXzISC0JhcnJpZSBIb3dlciExclRHY1ZnTVJjbF9hSGl3UnUxTTZfV1R6NGdvODIxaUg=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjRyjBNTmnuXJ3k19h/l7BYixBqFA==">CgMxLjA4AHIhMWNlYWZDVzdxYkhzVnBOVm1zd1lib0xuWC1XczhhRDFM</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:creator>Justin Davis</dc:creator>
 </cp:coreProperties>
 </file>